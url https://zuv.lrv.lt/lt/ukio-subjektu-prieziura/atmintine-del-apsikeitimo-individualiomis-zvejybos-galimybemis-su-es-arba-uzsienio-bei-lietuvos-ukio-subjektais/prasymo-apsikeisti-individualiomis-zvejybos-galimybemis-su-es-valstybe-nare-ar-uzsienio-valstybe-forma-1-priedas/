--- v0 (2026-06-04)
+++ v1 (2026-07-13)
@@ -1,1929 +1,992 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="66922C60" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
+    <w:p w14:paraId="2FE8BE53" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E37D5">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Apsikeitimo Lietuvos Respublikos žvejybos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BD5CE8" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
+    <w:p w14:paraId="0EDA3BC4" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E37D5">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>galimybėmis ir individualiomis žvejybos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA1F7B0" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
+    <w:p w14:paraId="653377DC" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>galimybėmis taisyklių</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E37D5">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA7F8C0" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="028A32D4" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="4253" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 priedas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FEA11D" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0ACCA4D1" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DBA970" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E37D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prašymo apsikeisti individualiomis žvejybos galimybėmis su Europos Sąjungos valstybe nare ar užsienio valstybe forma</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E37D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E82163B" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71001168" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9BCCB9" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2AA8AAA2" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(vardas, pavardė arba juridinio asmens pavadinimas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67098F46" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23A6D967" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CA67DD" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52EF0202" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(įmonės kodas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FF77A8" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="362CEC68" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9E30F0" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="747617E9" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(gyvenamosios vietos, buveinės adresas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C836EA" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71804672" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EF6CAC" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="611B668B" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(kontaktiniai telefonai, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>elektroninio pašto adresas</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E37D5">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4428EF21" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7339C852" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žuvininkystės tarnybai prie  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC6EC3A" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lietuvos Respublikos žemės ūkio ministerijos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C61190F" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040AF978" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRAŠ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341119BB" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APSIKEISTI INDIVIDUALIOMIS ŽVEJYBOS GALIMYBĖMIS SU EUROPOS SĄJUNGOS VALSTYBE NARE AR UŽSIENIO VALSTYBE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F14EA10" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20__  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m. ________________ d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30641419" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A63C3F9" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="496"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prašau leisti apsikeisti individualiomis žvejybos galimybėmis šiomis nurodytomis sąlygomis:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3061E679" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D38095" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="496"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Siūlomos individualios žvejybos galimybės</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF898B0" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="62"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E06797E" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="2880"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(metai, žuvų pavadinimas, kiekis ir žvejybos rajonas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396FC3CB" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:firstLine="496"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pageidaujamos gauti individualios žvejybos galimybės</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB7279A" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00770528" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:firstLine="2155"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(metai, žuvų pavadinimas, kiekis ir žvejybos rajonas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710D8A92" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:firstLine="558"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ūkio subjektas, su kuriuo bus apsikeista individualiomis žvejybos galimybėmis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8A0857" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6EB603" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:firstLine="1928"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vardas, pavardė arba juridinio asmens pavadinimas, adresas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B498B12" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6926A7" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="256"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:ind w:left="284" w:firstLine="567"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apsikeitimas bus lyginamas                                          metais teisės aktų nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFCAAEA" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...761 lines deleted...]
-    <w:p w14:paraId="58892F95" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(nurodyti metus)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B35891B" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F343AB" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7FD9B030" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sutinkame atsisakyti mums priklausančių individualių žvejybos galimybių, kurias keičiame, ir prašome skirti apsikeistas individualias žvejybos galimybes po apsikeitimo su </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E37D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Europos Sąjungos valstybių narių ar užsienio valstybių</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E37D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> įvykdymo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C77B71D" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="5D492A7B" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67B88BA8" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5AEF9310" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="372"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRIDEDAMA (jeigu kuris nors dokumentas nepateikiamas, atitinkamą punktą išbraukti):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD287BF" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="33E9B99C" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00AE6A74" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...2 lines deleted...]
-        <w:ind w:firstLine="1216"/>
+    <w:p w14:paraId="2882659F" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...78 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Susitarimo tarp ūkio subjektų dėl individualių žvejybos galimybių vertės išlyginimo kopija, _____________________ lapas (-ai). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D815756" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76256671" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...2 lines deleted...]
-        <w:ind w:firstLine="496"/>
+    <w:p w14:paraId="56003829" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. _______________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61776664" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="601E5827" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...2 lines deleted...]
-        <w:ind w:firstLine="514"/>
+    <w:p w14:paraId="3CA000F1" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="2977"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(kiti pridedami dokumentai)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6150E5A1" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="2977"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778647A6" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ūkio subjektas ar jo įgaliotas asmuo                (Parašas)                                       (Vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7577964D" w14:textId="77777777" w:rsidR="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="431F4613" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
-[...154 lines deleted...]
-    <w:p w14:paraId="551A209C" w14:textId="77777777" w:rsidR="002E37D5" w:rsidRPr="002E37D5" w:rsidRDefault="002E37D5" w:rsidP="002E37D5">
+    <w:p w14:paraId="500875F5" w14:textId="6E4D5BA0" w:rsidR="009A5EAF" w:rsidRPr="00E75F61" w:rsidRDefault="00E75F61" w:rsidP="00E75F61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="1683"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-      <w:pgNumType w:start="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. V. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(tik juridiniams asmenims)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009A5EAF" w:rsidRPr="00E75F61" w:rsidSect="00E75F61">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...159 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007577D9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CF109C"/>
+    <w:rsidRoot w:val="00E75F61"/>
+    <w:rsid w:val="002A2FDA"/>
+    <w:rsid w:val="009A0DEB"/>
+    <w:rsid w:val="009A5EAF"/>
+    <w:rsid w:val="009B42A1"/>
+    <w:rsid w:val="00E75F61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="683A6FA3"/>
+  <w14:docId w14:val="5838BA62"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{45226571-A5D2-4EEF-AB68-5AEA4103AC6E}"/>
+  <w15:docId w15:val="{28C892EF-13A6-4D85-9C86-52F8A5432C59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2264,136 +1327,678 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat1Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat2Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat4Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat5Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat6Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat7Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat8Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat9Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
+    <w:name w:val="Antraštė 1 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
+    <w:name w:val="Antraštė 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
+    <w:name w:val="Antraštė 4 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
+    <w:name w:val="Antraštė 5 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
+    <w:name w:val="Antraštė 6 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
+    <w:name w:val="Antraštė 7 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
+    <w:name w:val="Antraštė 8 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
+    <w:name w:val="Antraštė 9 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paantrat">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PaantratDiagrama"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
+    <w:name w:val="Paantraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Paantrat"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citata">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="CitataDiagrama"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitataDiagrama">
+    <w:name w:val="Citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Citata"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykuspabraukimas">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iskirtacitata">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="IskirtacitataDiagrama"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
+    <w:name w:val="Išskirta citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Iskirtacitata"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykinuoroda">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E75F61"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2401,51 +2006,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2595,80 +2200,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1065</Characters>
+  <Pages>1</Pages>
+  <Words>1528</Words>
+  <Characters>871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2928</CharactersWithSpaces>
+  <CharactersWithSpaces>2395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jolanta Preimantė</dc:creator>
+  <dc:creator>Jolanta Preimante</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>